--- v0 (2026-10-18)
+++ v1 (2026-11-07)
@@ -558,95 +558,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P522"/>
+  <dimension ref="A2:P522"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="19" topLeftCell="B20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="2" customWidth="1" min="1" max="1"/>
     <col width="38" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="6" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="7" customWidth="1" min="11" max="11"/>
     <col width="9" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="48" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
-    <row r="1"/>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Liquor Geeks · Corporate Order Form 2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="42" customHeight="1">
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Fill in the billing block and one row per recipient, then email this file to gifting@liquorgeeks.com. We confirm every address, send a quote and an invoice, and ship each gift with its own tracking. Nothing ships until you approve the quote.</t>
         </is>
       </c>
     </row>
-    <row r="4"/>
     <row r="5">
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Billing information</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>How it works</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C6" s="5" t="n"/>
       <c r="D6" s="6" t="n"/>
       <c r="E6" s="7" t="n"/>
       <c r="G6" s="8" t="inlineStr">
         <is>
           <t>1. Gift: copy the product name from liquorgeeks.com (example: Blanton's Single Barrel · With Gift Box &amp; Glasses). Leave Size blank unless the bottle comes in more than one size.</t>
         </is>
@@ -676,51 +674,51 @@
           <t>2. One row per recipient. Same gift to 40 people = 40 rows; copy the row down. Quantity is how many of that gift go to that one person (usually 1).</t>
         </is>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>Billing address</t>
         </is>
       </c>
       <c r="C9" s="5" t="n"/>
       <c r="D9" s="6" t="n"/>
       <c r="E9" s="7" t="n"/>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>City</t>
         </is>
       </c>
       <c r="C10" s="5" t="n"/>
       <c r="D10" s="6" t="n"/>
       <c r="E10" s="7" t="n"/>
       <c r="G10" s="8" t="inlineStr">
         <is>
-          <t>3. Every recipient must be 21+ and sign at delivery. We ship to 46 states and DC, not AR, MI, MS, MT or UT, and not to PO boxes. A phone number per recipient helps the driver.</t>
+          <t>3. Every recipient must be 21+ and sign at delivery. We ship to 44 states and DC, not AR, MI, MS, MT, RI or UT, and not to PO boxes. A phone number per recipient helps the driver.</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>State</t>
         </is>
       </c>
       <c r="C11" s="5" t="n"/>
       <c r="D11" s="6" t="n"/>
       <c r="E11" s="7" t="n"/>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>ZIP</t>
         </is>
       </c>
       <c r="C12" s="5" t="n"/>
       <c r="D12" s="6" t="n"/>
       <c r="E12" s="7" t="n"/>
       <c r="G12" s="8" t="inlineStr">
         <is>
           <t>4. Gift message: up to 160 characters, printed on a card in the box. Leave blank for no card.</t>
@@ -9420,83 +9418,82 @@
       <c r="J519" s="12" t="n"/>
       <c r="K519" s="12" t="n"/>
       <c r="L519" s="12" t="n"/>
       <c r="M519" s="12" t="n"/>
       <c r="N519" s="12" t="n"/>
       <c r="O519" s="12" t="n"/>
       <c r="P519" s="13" t="n"/>
     </row>
     <row r="520">
       <c r="B520" s="12" t="n"/>
       <c r="C520" s="12" t="n"/>
       <c r="D520" s="12" t="n"/>
       <c r="E520" s="12" t="n"/>
       <c r="F520" s="12" t="n"/>
       <c r="G520" s="12" t="n"/>
       <c r="H520" s="12" t="n"/>
       <c r="I520" s="12" t="n"/>
       <c r="J520" s="12" t="n"/>
       <c r="K520" s="12" t="n"/>
       <c r="L520" s="12" t="n"/>
       <c r="M520" s="12" t="n"/>
       <c r="N520" s="12" t="n"/>
       <c r="O520" s="12" t="n"/>
       <c r="P520" s="13" t="n"/>
     </row>
-    <row r="521"/>
     <row r="522">
       <c r="B522" s="14" t="inlineStr">
         <is>
           <t>Liquor Geeks · liquorgeeks.com/pages/corporate-gifting-program · gifting@liquorgeeks.com · Licensed California retailer (HM Enterprises LLC), San Diego, CA</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="G16:O17"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:O13"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:O9"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="G10:O11"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:O7"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="G14:O15"/>
     <mergeCell ref="C10:E10"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation sqref="K20:K520" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="State" error="We cannot ship alcohol to AR, MI, MS, MT or UT. Use the two-letter code." type="list">
-      <formula1>"AL,AK,AZ,CA,CO,CT,DE,DC,FL,GA,HI,ID,IL,IN,IA,KS,KY,LA,ME,MD,MA,MN,MO,NE,NV,NH,NJ,NM,NY,NC,ND,OH,OK,OR,PA,RI,SC,SD,TN,TX,VT,VA,WA,WV,WI,WY"</formula1>
+      <formula1>"AL,AK,AZ,CA,CO,CT,DE,DC,FL,GA,HI,ID,IL,IN,IA,KS,KY,LA,ME,MD,MA,MN,MO,NE,NV,NH,NJ,NM,NY,NC,ND,OH,OK,OR,PA,SC,SD,TN,TX,VT,VA,WA,WV,WI,WY"</formula1>
     </dataValidation>
     <dataValidation sqref="N20:N520" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"Ground,2-Day,Overnight"</formula1>
     </dataValidation>
     <dataValidation sqref="P20:P520" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="1" errorTitle="Gift message" error="160 characters max." type="textLength" operator="lessThanOrEqual">
       <formula1>160</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>